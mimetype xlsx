--- v0 (2026-08-03)
+++ v1 (2026-09-19)
@@ -41,51 +41,51 @@
   </si>
   <si>
     <t>Langtext</t>
   </si>
   <si>
     <t>Menge</t>
   </si>
   <si>
     <t>Einheit</t>
   </si>
   <si>
     <t>EP</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Designbelag Vinyl Steinoptik, vollflächig verklebt, NK 34, Nutzschicht 0,55 mm</t>
   </si>
   <si>
     <t>Liefern und verlegen eines Vinyl-Designbelags (LVT) nach EN ISO 10582 in Fliesenform, Steinoptik, Fliesenformat ca. 914 × 914 mm (Richtwert; abweichende Formate gleichwertig zulässig). Oberflächenvergütung aus Polyurethan (PU), CE-gekennzeichnet nach EN 14041.
 Technische Daten als Mindestanforderung:
-Gesamtdicke: ca. 3,00 mm (Richtwert, EN ISO 24346)
+Gesamtdicke: ca. 2,5 mm (Richtwert, EN ISO 24346)
 Nutzschicht: ≥ 0,55 mm (EN ISO 24340)
 Nutzungsklasse: mindestens 33 (EN ISO 10874)
 Brandverhalten: mindestens Bfl-s1 (EN 13501-1)
 Rutschhemmung: mindestens R10 (DIN 51130)
 Trittschallverbesserung: ≥ 4 dB (ΔLw, EN ISO 717-2)
 Stuhlrolleneignung: Typ W (EN ISO 4918)
 Fußbodenheizung: geeignet
 Resteindrückung: ≤ 0,10 mm (EN ISO 24343-1)
 Untergrundvorbereitung und Verlegung nach ÖNORM B 2236 (DE: DIN 18365); vollflächige Verklebung.
 Klebstoff, Hersteller/Typ: ……………………………… vom Bieter einzutragen
 Leitfabrikat: 'Concrete XL Dryback' oder gleichwertig.
 Farbe/Dekor: ……………………………… (nach Bemusterung)
 Angebotenes Fabrikat/Typ (vom Bieter einzutragen): ………………………………
 Gleichwertigkeit ist gegeben, wenn sämtliche vorstehenden technischen Mindestanforderungen (Abschnitt „Technische Daten als Mindestanforderung“) nachweislich eingehalten oder übertroffen werden; maßgeblich sind die Prüfwerte nach den angeführten Normen. Die Gleichwertigkeit ist vom Bieter nachzuweisen (Prüfzeugnisse/Datenblatt).</t>
   </si>
   <si>
     <t>m²</t>
   </si>
   <si>
     <t>Normenstand: 26.06.2026 · Vorlage unverbindlich; rechtliche und technische Prüfung obliegt dem Planer. Maßgeblich ist das jeweils aktuelle Original-Datenblatt des Herstellers.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>