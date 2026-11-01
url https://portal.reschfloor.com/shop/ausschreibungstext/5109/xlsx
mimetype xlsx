--- v0 (2026-07-17)
+++ v1 (2026-11-01)
@@ -36,72 +36,74 @@
   <si>
     <t>OZ</t>
   </si>
   <si>
     <t>Kurztext</t>
   </si>
   <si>
     <t>Langtext</t>
   </si>
   <si>
     <t>Menge</t>
   </si>
   <si>
     <t>Einheit</t>
   </si>
   <si>
     <t>EP</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Designbelag Vinyl, vollflächig verklebt, NK 23, Nutzschicht 0,30 mm</t>
+    <t>Designbelag Vinyl, vollflächig verklebt, NK 31, Nutzschicht 0,30 mm</t>
   </si>
   <si>
     <t>Liefern und verlegen eines heterogenen elastischen Vinyl-Designbelags (LVT) nach EN ISO 10582 in Plankenform, Verlegemuster Plankenverband, Plankenformat ca. 228,6 × 1524 mm (Richtwert; abweichende Formate gleichwertig zulässig). Oberflächenvergütung aus Polyurethan (PUR), phthalatfrei und emissionsarm (Emissionsklasse A+), CE-gekennzeichnet nach EN 14041.
 Technische Daten als Mindestanforderung:
 Gesamtdicke: ca. 2,0 mm (Richtwert, EN ISO 24346)
 Nutzschicht: ≥ 0,30 mm (EN ISO 24340)
-Nutzungsklasse: mindestens 23 (EN ISO 10874)
+Nutzungsklasse: mindestens 31 (Gewerbe, mäßige Beanspruchung; EN ISO 10874)
 Brandverhalten: mindestens Bfl-s1 (EN 13501-1)
-Rutschhemmung: mindestens R10 (DIN 51130)
+Rutschhemmung: mindestens R10 (EN 16165 Anhang B)
 Trittschallverbesserung: ≥ 6 dB (ΔLw, EN ISO 717-2)
 Stuhlrolleneignung: Typ W (EN ISO 4918)
 Fußbodenheizung: geeignet
 Oberflächenvergütung: keramisch verstärkte Polyurethan-Versiegelung (PUR)
 Fleck-/Chemikalienbeständigkeit: bestanden (EN ISO 26987)
 Emissionsklasse: mindestens A+
-Untergrundvorbereitung und Verlegung nach ÖNORM B 2236 (DE: DIN 18365); vollflächige Verklebung.
+Verlegung nach ÖNORM B 2236 (DE: DIN 18365); vollflächige Verklebung.
 Klebstoff, Hersteller/Typ: ……………………………… vom Bieter einzutragen
 Leitfabrikat: 'Home 30 Classic XL Dryback' oder gleichwertig.
 Farbe/Dekor: ……………………………… (nach Bemusterung)
 Angebotenes Fabrikat/Typ (vom Bieter einzutragen): ………………………………
-Gleichwertigkeit ist gegeben, wenn sämtliche vorstehenden technischen Mindestanforderungen (Abschnitt „Technische Daten als Mindestanforderung“) nachweislich eingehalten oder übertroffen werden; maßgeblich sind die Prüfwerte nach den angeführten Normen. Die Gleichwertigkeit ist vom Bieter nachzuweisen (Prüfzeugnisse/Datenblatt).</t>
+Erfolgt keine Eintragung, gilt das Leitfabrikat als angeboten.
+Gleichwertigkeit ist gegeben, wenn sämtliche vorstehenden technischen Mindestanforderungen (Abschnitt „Technische Daten als Mindestanforderung“) nachweislich eingehalten oder übertroffen werden; maßgeblich sind die Prüfwerte nach den angeführten Normen. Nachweise der Gleichwertigkeit (Prüfzeugnisse, Datenblatt) sind mit dem Angebot vorzulegen.
+Beziehbar bei Reschfloor GmbH, www.reschfloor.com</t>
   </si>
   <si>
     <t>m²</t>
   </si>
   <si>
     <t>Normenstand: 26.06.2026 · Vorlage unverbindlich; rechtliche und technische Prüfung obliegt dem Planer. Maßgeblich ist das jeweils aktuelle Original-Datenblatt des Herstellers.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>